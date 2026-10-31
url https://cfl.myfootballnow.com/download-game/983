--- v4 (2026-09-16)
+++ v5 (2026-10-31)
@@ -293,57 +293,57 @@
   <si>
     <t>TBB has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>TEN</t>
   </si>
   <si>
     <t>TEN 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 18-Terry Langston kicks 75 yards from TEN 35 to TBB -10. Touchback.</t>
   </si>
   <si>
     <t>#33 Frank Truett - SS</t>
   </si>
   <si>
     <t>#20 Billy Nash - SS</t>
   </si>
   <si>
-    <t>#99 Gary Cope - SLB</t>
+    <t>#55 Gary Cope - WLB</t>
   </si>
   <si>
     <t>#39 Theodore Manzer - CB</t>
   </si>
   <si>
-    <t>#98 Charles Wyatt - RDE</t>
+    <t>#98 Charles Wyatt - LDE</t>
   </si>
   <si>
     <t>#38 Edward Walton - SS</t>
   </si>
   <si>
     <t>#58 Rocco Lindsey - MLB</t>
   </si>
   <si>
     <t>#91 James Folsom - WLB</t>
   </si>
   <si>
     <t>#56 Ignacio Stephenson - SLB</t>
   </si>
   <si>
     <t>#24 Randy Lokey - CB</t>
   </si>
   <si>
     <t>#29 Luis McFarland - FS</t>
   </si>
   <si>
     <t>#18 Terry Langston - K</t>
   </si>
   <si>
     <t>TBB</t>
   </si>
@@ -356,90 +356,90 @@
   <si>
     <t>4-3 Normal OLB Blitz Inside</t>
   </si>
   <si>
     <t>1-10-TBB 25 (15:00) 5-Lawrence Kinsey pass complete to 18-Joseph Allen to TEN 38 for 37 yards. Pushed out of bounds by 25-Aaron Sheppard. 18-Joseph Allen made a great move on the CB.</t>
   </si>
   <si>
     <t>#6 Lawrence Kinsey - QB</t>
   </si>
   <si>
     <t>#18 Joseph Allen - RB</t>
   </si>
   <si>
     <t>#46 Andres King - FB</t>
   </si>
   <si>
     <t>#89 Jonathan McKenzie - TE</t>
   </si>
   <si>
     <t>#15 Michael Steinhauer - RB</t>
   </si>
   <si>
     <t>#14 David Lang - WR</t>
   </si>
   <si>
-    <t>#79 Sergio Adams - LT</t>
-[...2 lines deleted...]
-    <t>#68 Daniel Zepeda - LG</t>
+    <t>#78 Sergio Adams - LT</t>
+  </si>
+  <si>
+    <t>#58 Daniel Zepeda - LG</t>
   </si>
   <si>
     <t>#74 Johnny Gardner - RT</t>
   </si>
   <si>
     <t>#71 Adam Lowery - RG</t>
   </si>
   <si>
-    <t>#61 Richard Mills - RT</t>
+    <t>#75 Richard Mills - RT</t>
   </si>
   <si>
     <t>#51 Marvin Gardner - RDE</t>
   </si>
   <si>
     <t>#61 Steven Singleton - DT</t>
   </si>
   <si>
     <t>#99 Doug Lo - DT</t>
   </si>
   <si>
     <t>#91 Fred Gregg - LDE</t>
   </si>
   <si>
     <t>#96 Morris Collett - SLB</t>
   </si>
   <si>
     <t>#26 Jimmie Gonzales - SS</t>
   </si>
   <si>
     <t>#97 Richard Harrison - SLB</t>
   </si>
   <si>
     <t>#20 William Hicks - CB</t>
   </si>
   <si>
-    <t>#34 Corey Erwin - CB</t>
+    <t>#20 Corey Erwin - CB</t>
   </si>
   <si>
     <t>#27 Lester Corlew - SS</t>
   </si>
   <si>
     <t>#25 Aaron Sheppard - SS</t>
   </si>
   <si>
     <t>14:12</t>
   </si>
   <si>
     <t>TEN 38</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Slot Post</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-TEN 38 (14:11) 5-Lawrence Kinsey pass Pass knocked down by 39-Phillip Freeman. incomplete, intended for 89-James Fitzgerald.</t>
   </si>
   <si>
     <t>#21 Clint Hunt - RB</t>
   </si>
@@ -563,51 +563,51 @@
   <si>
     <t>#10 William Downs - QB</t>
   </si>
   <si>
     <t>#43 Steven Sanders - RB</t>
   </si>
   <si>
     <t>#35 Maurice Rooney - RB</t>
   </si>
   <si>
     <t>#85 Alan Anderson - WR</t>
   </si>
   <si>
     <t>#83 Cory Weiss - WR</t>
   </si>
   <si>
     <t>#55 Randolph Goldberg - LT</t>
   </si>
   <si>
     <t>#69 Fred Munsch - LT</t>
   </si>
   <si>
     <t>#79 Earl Dillard - C</t>
   </si>
   <si>
-    <t>#62 Herman Perryman - RG</t>
+    <t>#62 Herman Perryman - LT</t>
   </si>
   <si>
     <t>#65 James Edgar - RT</t>
   </si>
   <si>
     <t>#93 Bruno Brunson - LDE</t>
   </si>
   <si>
     <t>#67 David Sill - DT</t>
   </si>
   <si>
     <t>#94 Johnnie Oneil - DT</t>
   </si>
   <si>
     <t>#94 Jackie Long - RDE</t>
   </si>
   <si>
     <t>#34 James Tingley - FS</t>
   </si>
   <si>
     <t>#54 Damien Hornbuckle - MLB</t>
   </si>
   <si>
     <t>#52 William Vick - WLB</t>
   </si>
@@ -722,51 +722,51 @@
   <si>
     <t>8:14</t>
   </si>
   <si>
     <t>TEN 6</t>
   </si>
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-TEN 6 (8:15) 47-Steven Sanders ran to TEN 13 for 7 yards. Tackle by 47-Andrew Hicklin.</t>
   </si>
   <si>
     <t>#67 David Smail - LT</t>
   </si>
   <si>
     <t>#73 Don Lopez - LG</t>
   </si>
   <si>
     <t>#59 Jeremy Thatcher - LG</t>
   </si>
   <si>
-    <t>#76 Harold Nunez - RG</t>
+    <t>#60 Harold Nunez - RG</t>
   </si>
   <si>
     <t>#57 William Jones - LT</t>
   </si>
   <si>
     <t>7:31</t>
   </si>
   <si>
     <t>TEN 13</t>
   </si>
   <si>
     <t>2-3-TEN 13 (7:30) 10-William Downs pass incomplete, intended for 87-Reginald Johnson.</t>
   </si>
   <si>
     <t>7:26</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>3-3-TEN 13 (7:27) 35-Maurice Rooney ran to TEN 15 for 3 yards. Tackle by 52-William Vick.</t>
   </si>
   <si>
     <t>6:47</t>
   </si>