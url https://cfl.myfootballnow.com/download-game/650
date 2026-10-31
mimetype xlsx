--- v5 (2026-09-16)
+++ v6 (2026-10-31)
@@ -557,156 +557,156 @@
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(10:54) Extra point GOOD by 3-John Wallace. LAC 7 SEA 0</t>
   </si>
   <si>
     <t>#7 Herbert Fite - QB</t>
   </si>
   <si>
     <t>#3 John Wallace - K</t>
   </si>
   <si>
     <t>#65 Steven Scott - RG</t>
   </si>
   <si>
     <t>#67 Chris Lighty - LG</t>
   </si>
   <si>
     <t>#70 Paul Guinan - LT</t>
   </si>
   <si>
-    <t>#77 Monte Martin - DT</t>
+    <t>#77 Monte Martin - RDE</t>
   </si>
   <si>
     <t>#76 Carlos Lemmon - RDE</t>
   </si>
   <si>
     <t>LAC 35</t>
   </si>
   <si>
     <t>(10:54) 3-John Wallace kicks 74 yards from LAC 35 to SEA -9. Touchback.</t>
   </si>
   <si>
     <t>#5 Dewayne Metcalf - WR</t>
   </si>
   <si>
     <t>SEA 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-SEA 25 (10:54) 28-Curt Warner ran to SEA 27 for 2 yards. Tackle by 57-Daniel Chang.</t>
   </si>
   <si>
     <t>#12 Anthony Bowman - QB</t>
   </si>
   <si>
     <t>#33 Curt Warner - RB</t>
   </si>
   <si>
     <t>#7 Kenneth Walker - RB</t>
   </si>
   <si>
     <t>#87 Robert Shelton - TE</t>
   </si>
   <si>
     <t>#81 Alex Slade - TE</t>
   </si>
   <si>
     <t>#86 James Simpson - TE</t>
   </si>
   <si>
     <t>#74 Joe Holloway - LT</t>
   </si>
   <si>
-    <t>#56 Pablo Xavier - LG</t>
+    <t>#56 Pablo Xavier - LT</t>
   </si>
   <si>
     <t>#59 Jerry Waddle - C</t>
   </si>
   <si>
     <t>#66 Michael McCloud - RG</t>
   </si>
   <si>
-    <t>#68 Darrell Holland - RT</t>
+    <t>#61 Darrell Holland - C</t>
   </si>
   <si>
     <t>#73 George Busse - LDE</t>
   </si>
   <si>
     <t>#98 Gary Sandusky - DT</t>
   </si>
   <si>
     <t>#90 Carlos Nunnery - RDE</t>
   </si>
   <si>
     <t>#50 Patrick Edwards - WLB</t>
   </si>
   <si>
     <t>#50 Jeff Moore - MLB</t>
   </si>
   <si>
     <t>#57 Daniel Chang - SLB</t>
   </si>
   <si>
-    <t>#48 Brian Yopp - CB</t>
+    <t>#49 Brian Yopp - CB</t>
   </si>
   <si>
     <t>#34 Steve Murphy - CB</t>
   </si>
   <si>
     <t>#33 John Horn - SS</t>
   </si>
   <si>
     <t>#40 Stephen Kelly - FS</t>
   </si>
   <si>
     <t>10:21</t>
   </si>
   <si>
     <t>SEA 27</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-8-SEA 27 (10:20) 8-Anthony Bowman pass complete to 18-Billy Alvarado to SEA 36 for 8 yards. Tackle by 37-Steve Murphy. PENALTY - Pass Interference (LAC 37-Steve Murphy) (Declined)</t>
   </si>
   <si>
-    <t>#33 Billy Alvarado - RB</t>
+    <t>#38 Billy Alvarado - RB</t>
   </si>
   <si>
     <t>#72 Donald Hartley - DT</t>
   </si>
   <si>
     <t>#46 Michael Schmitt - CB</t>
   </si>
   <si>
     <t>10:16</t>
   </si>
   <si>
     <t>SEA 36</t>
   </si>
   <si>
     <t>Shotgun Normal FL Slant</t>
   </si>
   <si>
     <t>1-10-SEA 36 (10:17) 8-Anthony Bowman pass complete to 32-Elmer Johnson to SEA 42 for 6 yards. Tackle by 57-Daniel Chang.</t>
   </si>
   <si>
     <t>#32 Elmer Johnson - RB</t>
   </si>
   <si>
     <t>#11 Thomas Skaggs - WR</t>
   </si>
@@ -755,51 +755,51 @@
   <si>
     <t>8:27</t>
   </si>
   <si>
     <t>LAC 36</t>
   </si>
   <si>
     <t>Empty 4 Wide Spread Corner Post</t>
   </si>
   <si>
     <t>Quarter Normal Man Short Zone</t>
   </si>
   <si>
     <t>3-3-LAC 36 (8:26) 8-Anthony Bowman pass complete to 16-Richard Edge to LAC 30 for 6 yards. Tackle by 98-Gary Sandusky.</t>
   </si>
   <si>
     <t>7:47</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-LAC 30 (7:46) 8-Anthony Bowman pass Pass knocked down by 91-George Busse. incomplete, intended for 85-Robert Shelton.</t>
   </si>
   <si>
-    <t>#65 Chad Byrnes - RG</t>
+    <t>#88 Chad Byrnes - RT</t>
   </si>
   <si>
     <t>7:43</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Strong</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>2-10-LAC 30 (7:44) 9-Kenneth Walker ran to LAC 17 for 13 yards. Tackle by 40-Stephen Kelly.</t>
   </si>
   <si>
     <t>7:02</t>
   </si>
   <si>
     <t>LAC 17</t>
   </si>
   <si>
     <t>Dime Normal 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-LAC 17 (7:01) 8-Anthony Bowman pass incomplete, intended for 14-Dewayne Metcalf.</t>
   </si>