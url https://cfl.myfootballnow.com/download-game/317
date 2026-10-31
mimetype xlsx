--- v5 (2026-09-16)
+++ v6 (2026-10-31)
@@ -350,66 +350,66 @@
   <si>
     <t>SEA 25</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Normal SLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-SEA 25 (15:00) PENALTY - False Start (SEA 7-Wade Morrow)</t>
   </si>
   <si>
     <t>#7 Wade Morrow - QB</t>
   </si>
   <si>
     <t>#33 Curt Warner - RB</t>
   </si>
   <si>
     <t>#34 Jay Eller - FB</t>
   </si>
   <si>
     <t>#81 Alex Slade - TE</t>
   </si>
   <si>
-    <t>#33 Billy Alvarado - RB</t>
+    <t>#38 Billy Alvarado - RB</t>
   </si>
   <si>
     <t>#74 Joe Holloway - LT</t>
   </si>
   <si>
-    <t>#56 Pablo Xavier - LG</t>
+    <t>#56 Pablo Xavier - LT</t>
   </si>
   <si>
     <t>#59 Jerry Waddle - C</t>
   </si>
   <si>
     <t>#66 Michael McCloud - RG</t>
   </si>
   <si>
-    <t>#68 Darrell Holland - RT</t>
+    <t>#61 Darrell Holland - C</t>
   </si>
   <si>
     <t>#73 George Busse - LDE</t>
   </si>
   <si>
     <t>#72 Donald Hartley - DT</t>
   </si>
   <si>
     <t>#69 Chase Shealy - DT</t>
   </si>
   <si>
     <t>#90 Carlos Nunnery - RDE</t>
   </si>
   <si>
     <t>#50 Patrick Edwards - WLB</t>
   </si>
   <si>
     <t>#50 Jeff Moore - MLB</t>
   </si>
   <si>
     <t>#57 John Helms - WLB</t>
   </si>
   <si>
     <t>#34 Leo Coulter - SS</t>
   </si>
@@ -491,51 +491,51 @@
   <si>
     <t>4-10-SEA 25 (13:44) 3-Chuck Hansen punts 47 yards to LAC 28. Fair Catch by 11-Thomas Garner.</t>
   </si>
   <si>
     <t>#3 Chuck Hansen - P</t>
   </si>
   <si>
     <t>#89 Thomas Garner - WR</t>
   </si>
   <si>
     <t>#92 William McCullough - RDE</t>
   </si>
   <si>
     <t>#30 Joseph Lowery - CB</t>
   </si>
   <si>
     <t>#61 Lee Whitaker - LG</t>
   </si>
   <si>
     <t>#61 Paul Mitchell - C</t>
   </si>
   <si>
     <t>#76 Matthew Carrion - LT</t>
   </si>
   <si>
-    <t>#65 Chad Byrnes - RG</t>
+    <t>#88 Chad Byrnes - RT</t>
   </si>
   <si>
     <t>#55 David Artrip - WLB</t>
   </si>
   <si>
     <t>#94 Marty Crook - LDE</t>
   </si>
   <si>
     <t>#95 Tyree Brewer - WLB</t>
   </si>
   <si>
     <t>#63 Juan Nelson - LDE</t>
   </si>
   <si>
     <t>13:37</t>
   </si>
   <si>
     <t>LAC 28</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>1-10-LAC 28 (13:38) 20-Henry Latta ran to LAC 38 for 10 yards. Tackle by 56-Antonio Mondor.</t>
   </si>
@@ -554,51 +554,51 @@
   <si>
     <t>#81 Ronald Cantu - WR</t>
   </si>
   <si>
     <t>#14 Mack Sorensen - WR</t>
   </si>
   <si>
     <t>#70 Ivan Salinas - LT</t>
   </si>
   <si>
     <t>#70 Paul Guinan - LT</t>
   </si>
   <si>
     <t>#78 Anthony Goforth - RT</t>
   </si>
   <si>
     <t>#65 Edward Goodwin - RG</t>
   </si>
   <si>
     <t>#78 Dean Burgess - RT</t>
   </si>
   <si>
     <t>#66 Leonard Williams - DT</t>
   </si>
   <si>
-    <t>#77 Monte Martin - DT</t>
+    <t>#77 Monte Martin - RDE</t>
   </si>
   <si>
     <t>#53 Nathan Cobb - MLB</t>
   </si>
   <si>
     <t>#20 Jeff Westra - CB</t>
   </si>
   <si>
     <t>#30 Jake Adams - FS</t>
   </si>
   <si>
     <t>13:04</t>
   </si>
   <si>
     <t>LAC 38</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>46 Heavy 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-LAC 38 (13:03) 9-Darrell Dicarlo pass complete to 29-Alfonso Lantz to LAC 41 for 3 yards. Tackle by 56-Antonio Mondor.</t>
   </si>
@@ -2224,90 +2224,90 @@
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="423.468" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="36" max="36" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="36" max="36" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="70" max="70" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="70" max="70" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="30.564" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>