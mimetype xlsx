--- v0 (2026-08-01)
+++ v1 (2026-09-16)
@@ -419,219 +419,219 @@
   <si>
     <t>#38 John Benitez - CB</t>
   </si>
   <si>
     <t>#28 Erik Cohan - SS</t>
   </si>
   <si>
     <t>#2 John Martinez - FS</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>SFO 34</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>2-1-SFO 34 (14:19) 7-Robert Bennett pass incomplete, intended for 40-Jose Holloman. Pressure by 52-Louis Walker.</t>
   </si>
   <si>
-    <t>#40 Jose Holloman - FB</t>
+    <t>#40 Jose Holloman - TE</t>
   </si>
   <si>
     <t>#99 Wilbur Menendez - WLB</t>
   </si>
   <si>
     <t>#37 Warren Knight - CB</t>
   </si>
   <si>
     <t>14:14</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Outside</t>
   </si>
   <si>
     <t>3-1-SFO 34 (14:15) 7-Robert Bennett pass complete to 88-Daniel Cheney to SFO 38 for 4 yards. Tackle by 41-Gene Warrior.</t>
   </si>
   <si>
     <t>#53 George Mendez - LDE</t>
   </si>
   <si>
     <t>#56 David Richardson - MLB</t>
   </si>
   <si>
-    <t>#30 Leo Coulter - SS</t>
+    <t>#34 Leo Coulter - SS</t>
   </si>
   <si>
     <t>13:33</t>
   </si>
   <si>
     <t>SFO 38</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-SFO 38 (13:32) 44-Ben Miller ran to SFO 38 for -1 yards. Tackle by 90-Brian Santos.</t>
   </si>
   <si>
     <t>#49 Jerry Babb - FB</t>
   </si>
   <si>
-    <t>#42 Robert Lewis - CB</t>
+    <t>#41 Robert Lewis - CB</t>
   </si>
   <si>
     <t>12:53</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>2-11-SFO 38 (12:52) 7-Robert Bennett pass complete to 80-Donald Jensen to SFO 44 for 7 yards. Tackle by 36-Eugene Chisolm. 80-Donald Jensen did some fancy footwork there.</t>
   </si>
   <si>
     <t>#81 Noah King - WR</t>
   </si>
   <si>
     <t>#80 Donald Jensen - WR</t>
   </si>
   <si>
     <t>#85 Richard Hamilton - WR</t>
   </si>
   <si>
     <t>#36 Eugene Chisolm - FS</t>
   </si>
   <si>
     <t>12:15</t>
   </si>
   <si>
     <t>SFO 44</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>3-4-SFO 44 (12:14) 44-Ben Miller ran to SFO 45 for a short gain. 44-Ben Miller FUMBLES (99-Wilbur Menendez) recovered by SFO-89-Timothy Tracy at SFO 46. Tackle by 38-John Benitez.</t>
   </si>
   <si>
-    <t>#53 Paul Miller - WLB</t>
+    <t>#90 Paul Miller - WLB</t>
   </si>
   <si>
     <t>11:29</t>
   </si>
   <si>
     <t>SFO 46</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-2-SFO 46 (11:28) 2-Alberto Schreffler punts 54 yards to CIN -1.4-2-SFO 46 (11:28) 2-Alberto Schreffler punts 54 yards to CIN -1. Touchback.</t>
   </si>
   <si>
     <t>#2 Alberto Schreffler - P</t>
   </si>
   <si>
     <t>#85 Milton Mazzeo - WR</t>
   </si>
   <si>
     <t>#67 Damon Ramsey - RG</t>
   </si>
   <si>
     <t>#67 Ronald Ebert - RG</t>
   </si>
   <si>
     <t>11:20</t>
   </si>
   <si>
     <t>CIN 20</t>
   </si>
   <si>
     <t>I Formation Power HB Sweep Weak</t>
   </si>
   <si>
     <t>1-10-CIN 20 (11:21) 31-Sean Murphy ran to CIN 16 for -4 yards. Tackle by 21-Frank King. SFO 76-Terrence Marquez was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#19 Michael Becraft - QB</t>
   </si>
   <si>
     <t>#31 Sean Murphy - RB</t>
   </si>
   <si>
     <t>#34 Gary Smith - RB</t>
   </si>
   <si>
-    <t>#29 Rafael Nam - FB</t>
+    <t>#36 Rafael Nam - FB</t>
   </si>
   <si>
     <t>#82 Toby Garcia - TE</t>
   </si>
   <si>
     <t>#81 Mark Shifflett - WR</t>
   </si>
   <si>
     <t>#74 Frederick Lopez - LT</t>
   </si>
   <si>
     <t>#66 Adrian Hunziker - LG</t>
   </si>
   <si>
     <t>#58 Earl Henning - C</t>
   </si>
   <si>
     <t>#54 Parker Manley - RG</t>
   </si>
   <si>
     <t>#78 Pete Wilson - RT</t>
   </si>
   <si>
     <t>#60 Chad Bigelow - LDE</t>
   </si>
   <si>
-    <t>#98 Fred Lima - DT</t>
+    <t>#52 Fred Lima - DT</t>
   </si>
   <si>
     <t>#56 Danny Watson - SLB</t>
   </si>
   <si>
     <t>#92 Frank Stone - WLB</t>
   </si>
   <si>
     <t>10:47</t>
   </si>
   <si>
     <t>CIN 16</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>Nickel Normal CB3 MLB Blitz</t>
   </si>
   <si>
     <t>2-14-CIN 16 (10:46) 19-Michael Becraft pass complete to 82-Toby Garcia to CIN 28 for 12 yards. Tackle by 24-Fabian Beeler. SFO 22-Damon Calhoun was injured on the play. He looks like he should be able to return. PENALTY - Holding (CIN 31-Sean Murphy)</t>
   </si>
   <si>
     <t>#16 Richard Edge - WR</t>
   </si>
@@ -1010,51 +1010,51 @@
   <si>
     <t>10:46</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>2-10-SFO 25 (10:47) 7-Robert Bennett pass Pass knocked down by 38-John Benitez. incomplete, intended for 86-Ira Nealy.</t>
   </si>
   <si>
     <t>#60 Terry Aguilar - DT</t>
   </si>
   <si>
     <t>10:44</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Dime Normal Double WR3</t>
   </si>
   <si>
     <t>3-10-SFO 25 (10:45) 7-Robert Bennett pass complete to 48-Stuart Quiroz to SFO 28 for 3 yards. Tackle by 90-Brian Santos.</t>
   </si>
   <si>
-    <t>#20 Frederick Tober - CB</t>
+    <t>#33 Frederick Tober - CB</t>
   </si>
   <si>
     <t>10:03</t>
   </si>
   <si>
     <t>SFO 28</t>
   </si>
   <si>
     <t>4-7-SFO 28 (10:02) 2-Alberto Schreffler punts 49 yards to CIN 23. Fair Catch by 85-Milton Mazzeo.</t>
   </si>
   <si>
     <t>9:54</t>
   </si>
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
   <si>
     <t>1-10-CIN 23 (9:55) 31-Sean Murphy ran to CIN 25 for 1 yards. Tackle by 54-Willie Small.</t>
   </si>
   <si>
     <t>9:11</t>
   </si>
   <si>
     <t>CIN 25</t>
   </si>