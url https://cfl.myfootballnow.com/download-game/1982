--- v2 (2026-09-16)
+++ v3 (2026-10-31)
@@ -302,51 +302,51 @@
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 11-Matt Crowley kicks 75 yards from TBB 35 to CIN -10. Touchback.</t>
   </si>
   <si>
     <t>#42 John Darden - RB</t>
   </si>
   <si>
     <t>#66 Adrian Hunziker - LG</t>
   </si>
   <si>
     <t>#92 William McCullough - RDE</t>
   </si>
   <si>
     <t>#41 Gene Warrior - CB</t>
   </si>
   <si>
     <t>#99 Lewis Wojciechowski - RDE</t>
   </si>
   <si>
-    <t>#36 Eugene Chisolm - FS</t>
+    <t>#30 Eugene Chisolm - FS</t>
   </si>
   <si>
     <t>#32 Adam Martinez - SS</t>
   </si>
   <si>
     <t>#98 Gary Sandusky - DT</t>
   </si>
   <si>
     <t>#52 Louis Walker - LDE</t>
   </si>
   <si>
     <t>#56 David Richardson - MLB</t>
   </si>
   <si>
     <t>#46 Clarence Fisher - CB</t>
   </si>
   <si>
     <t>#11 Matt Crowley - K</t>
   </si>
   <si>
     <t>CIN</t>
   </si>
   <si>
     <t>CIN 25</t>
   </si>
@@ -362,126 +362,126 @@
   <si>
     <t>#19 Michael Becraft - QB</t>
   </si>
   <si>
     <t>#22 James Jones - RB</t>
   </si>
   <si>
     <t>#82 Toby Garcia - TE</t>
   </si>
   <si>
     <t>#11 Sean Spalding - WR</t>
   </si>
   <si>
     <t>#88 Robert Good - WR</t>
   </si>
   <si>
     <t>#83 Walker Brotherton - WR</t>
   </si>
   <si>
     <t>#74 Frederick Lopez - LT</t>
   </si>
   <si>
     <t>#70 Austin Shepard - C</t>
   </si>
   <si>
-    <t>#54 Parker Manley - RG</t>
+    <t>#62 Parker Manley - RG</t>
   </si>
   <si>
     <t>#63 Darius Shaw - RT</t>
   </si>
   <si>
     <t>#94 Jackie Long - RDE</t>
   </si>
   <si>
-    <t>#90 Dave Lance - DT</t>
+    <t>#93 Dave Lance - DT</t>
   </si>
   <si>
     <t>#96 Douglas Olvera - LDE</t>
   </si>
   <si>
     <t>#59 Edward Dewoody - SLB</t>
   </si>
   <si>
     <t>#58 Rocco Lindsey - MLB</t>
   </si>
   <si>
     <t>#97 William Swindell - MLB</t>
   </si>
   <si>
     <t>#54 Damien Hornbuckle - MLB</t>
   </si>
   <si>
     <t>#24 Randy Lokey - CB</t>
   </si>
   <si>
     <t>#47 Andrew Hicklin - CB</t>
   </si>
   <si>
     <t>#20 Billy Nash - SS</t>
   </si>
   <si>
     <t>#29 Luis McFarland - FS</t>
   </si>
   <si>
     <t>14:26</t>
   </si>
   <si>
     <t>CIN 22</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>2-13-CIN 22 (14:25) 19-Michael Becraft pass Pass knocked down by 47-Andrew Hicklin. incomplete, intended for 82-Toby Garcia. PENALTY - Pass Interference (TBB 47-Andrew Hicklin)</t>
   </si>
   <si>
     <t>#34 Gary Smith - RB</t>
   </si>
   <si>
-    <t>#36 Rafael Nam - FB</t>
+    <t>#43 Rafael Nam - FB</t>
   </si>
   <si>
     <t>#95 Roy Martin - MLB</t>
   </si>
   <si>
     <t>#45 Richard Henry - CB</t>
   </si>
   <si>
     <t>14:21</t>
   </si>
   <si>
     <t>CIN 28</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>1-10-CIN 28 (14:22) 22-James Jones ran to CIN 29 for 1 yards. 22-James Jones FUMBLES (58-Rocco Lindsey) recovered by CIN-54-Parker Manley at CIN 31. Tackle by 45-Richard Henry.</t>
   </si>
   <si>
-    <t>#98 Charles Wyatt - RDE</t>
+    <t>#98 Charles Wyatt - LDE</t>
   </si>
   <si>
     <t>#91 James Folsom - WLB</t>
   </si>
   <si>
     <t>13:45</t>
   </si>
   <si>
     <t>CIN 31</t>
   </si>
   <si>
     <t>2-7-CIN 31 (13:44) 22-James Jones ran to CIN 28 for -3 yards. Tackle by 59-Edward Dewoody. TBB 91-James Folsom was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#85 Charles Vandusen - WR</t>
   </si>
   <si>
     <t>#25 Craig Rodriguez - CB</t>
   </si>
   <si>
     <t>13:02</t>
   </si>
   <si>
     <t>Singleback Normal FL Post</t>
   </si>
@@ -587,81 +587,81 @@
   <si>
     <t>Strong I Big HB Swing</t>
   </si>
   <si>
     <t>1-10-TBB 6 (9:58) 10-Gregory Rodgers pass complete to 87-Chad Kettle to TBB 8 for 2 yards. Tackle by 56-David Richardson. Great move by 87-Chad Kettle to get free of his coverage.</t>
   </si>
   <si>
     <t>#16 Gregory Rodgers - QB</t>
   </si>
   <si>
     <t>#18 Joseph Allen - RB</t>
   </si>
   <si>
     <t>#69 Buford Tatum - RG</t>
   </si>
   <si>
     <t>#87 Chad Kettle - TE</t>
   </si>
   <si>
     <t>#12 Kyle Sandberg - WR</t>
   </si>
   <si>
     <t>#89 James Fitzgerald - WR</t>
   </si>
   <si>
-    <t>#79 Sergio Adams - LT</t>
-[...2 lines deleted...]
-    <t>#68 Daniel Zepeda - LG</t>
+    <t>#78 Sergio Adams - LT</t>
+  </si>
+  <si>
+    <t>#58 Daniel Zepeda - LG</t>
   </si>
   <si>
     <t>#74 Johnny Gardner - RT</t>
   </si>
   <si>
     <t>#71 Adam Lowery - RG</t>
   </si>
   <si>
-    <t>#61 Richard Mills - RT</t>
+    <t>#75 Richard Mills - RT</t>
   </si>
   <si>
     <t>#53 George Mendez - LDE</t>
   </si>
   <si>
     <t>#53 Floyd Hooker - DT</t>
   </si>
   <si>
-    <t>#65 Donald Hall - RDE</t>
+    <t>#97 Donald Hall - LDE</t>
   </si>
   <si>
     <t>#96 Barry Thornton - SLB</t>
   </si>
   <si>
     <t>#99 Wilbur Menendez - WLB</t>
   </si>
   <si>
-    <t>#27 Seth Denzer - FS</t>
+    <t>#42 Seth Denzer - FS</t>
   </si>
   <si>
     <t>#24 Hector Burnett - CB</t>
   </si>
   <si>
     <t>9:14</t>
   </si>
   <si>
     <t>TBB 8</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>Dime Normal Man Cover 1</t>
   </si>
   <si>
     <t>2-8-TBB 8 (9:13) 18-Joseph Allen ran to TBB 20 for 12 yards. Tackle by 27-Seth Denzer. CIN 41-Gene Warrior was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#82 James Snow - WR</t>
   </si>
   <si>
     <t>#48 Calvin Brown - CB</t>
   </si>