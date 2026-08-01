--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -317,51 +317,51 @@
   <si>
     <t>#92 William McCullough - RDE</t>
   </si>
   <si>
     <t>#41 Gene Warrior - CB</t>
   </si>
   <si>
     <t>#99 Lewis Wojciechowski - RDE</t>
   </si>
   <si>
     <t>#36 Eugene Chisolm - FS</t>
   </si>
   <si>
     <t>#32 Adam Martinez - SS</t>
   </si>
   <si>
     <t>#98 Gary Sandusky - DT</t>
   </si>
   <si>
     <t>#52 Louis Walker - LDE</t>
   </si>
   <si>
     <t>#56 David Richardson - MLB</t>
   </si>
   <si>
-    <t>#21 Clarence Fisher - CB</t>
+    <t>#46 Clarence Fisher - CB</t>
   </si>
   <si>
     <t>#11 Matt Crowley - K</t>
   </si>
   <si>
     <t>CIN</t>
   </si>
   <si>
     <t>CIN 25</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-CIN 25 (15:00) 22-James Jones ran to CIN 22 for -3 yards. Tackle by 59-Edward Dewoody. CIN 83-Walker Brotherton was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#19 Michael Becraft - QB</t>
   </si>
   <si>
     <t>#22 James Jones - RB</t>
   </si>
@@ -395,51 +395,51 @@
   <si>
     <t>#90 Dave Lance - DT</t>
   </si>
   <si>
     <t>#96 Douglas Olvera - LDE</t>
   </si>
   <si>
     <t>#59 Edward Dewoody - SLB</t>
   </si>
   <si>
     <t>#58 Rocco Lindsey - MLB</t>
   </si>
   <si>
     <t>#97 William Swindell - MLB</t>
   </si>
   <si>
     <t>#54 Damien Hornbuckle - MLB</t>
   </si>
   <si>
     <t>#24 Randy Lokey - CB</t>
   </si>
   <si>
     <t>#47 Andrew Hicklin - CB</t>
   </si>
   <si>
-    <t>#32 Billy Nash - SS</t>
+    <t>#20 Billy Nash - SS</t>
   </si>
   <si>
     <t>#29 Luis McFarland - FS</t>
   </si>
   <si>
     <t>14:26</t>
   </si>
   <si>
     <t>CIN 22</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>2-13-CIN 22 (14:25) 19-Michael Becraft pass Pass knocked down by 47-Andrew Hicklin. incomplete, intended for 82-Toby Garcia. PENALTY - Pass Interference (TBB 47-Andrew Hicklin)</t>
   </si>
   <si>
     <t>#34 Gary Smith - RB</t>
   </si>
   <si>
     <t>#29 Rafael Nam - FB</t>
   </si>
   <si>
     <t>#95 Roy Martin - MLB</t>
   </si>
@@ -452,51 +452,51 @@
   <si>
     <t>CIN 28</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>1-10-CIN 28 (14:22) 22-James Jones ran to CIN 29 for 1 yards. 22-James Jones FUMBLES (58-Rocco Lindsey) recovered by CIN-54-Parker Manley at CIN 31. Tackle by 45-Richard Henry.</t>
   </si>
   <si>
     <t>#98 Charles Wyatt - RDE</t>
   </si>
   <si>
     <t>#91 James Folsom - WLB</t>
   </si>
   <si>
     <t>13:45</t>
   </si>
   <si>
     <t>CIN 31</t>
   </si>
   <si>
     <t>2-7-CIN 31 (13:44) 22-James Jones ran to CIN 28 for -3 yards. Tackle by 59-Edward Dewoody. TBB 91-James Folsom was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#87 Charles Vandusen - WR</t>
+    <t>#85 Charles Vandusen - WR</t>
   </si>
   <si>
     <t>#25 Craig Rodriguez - CB</t>
   </si>
   <si>
     <t>13:02</t>
   </si>
   <si>
     <t>Singleback Normal FL Post</t>
   </si>
   <si>
     <t>Dime Flat Man Cover 1</t>
   </si>
   <si>
     <t>3-9-CIN 28 (13:01) 19-Michael Becraft pass complete to 11-Sean Spalding to CIN 50 for 21 yards. Tackle by 29-Luis McFarland.</t>
   </si>
   <si>
     <t>#67 David Sill - DT</t>
   </si>
   <si>
     <t>#39 Theodore Manzer - CB</t>
   </si>
   <si>
     <t>12:15</t>
   </si>
@@ -575,51 +575,51 @@
   <si>
     <t>#55 Curtis Alvarez - LT</t>
   </si>
   <si>
     <t>#99 Terry Stout - LDE</t>
   </si>
   <si>
     <t>9:57</t>
   </si>
   <si>
     <t>TBB 6</t>
   </si>
   <si>
     <t>Strong I Big HB Swing</t>
   </si>
   <si>
     <t>1-10-TBB 6 (9:58) 10-Gregory Rodgers pass complete to 87-Chad Kettle to TBB 8 for 2 yards. Tackle by 56-David Richardson. Great move by 87-Chad Kettle to get free of his coverage.</t>
   </si>
   <si>
     <t>#16 Gregory Rodgers - QB</t>
   </si>
   <si>
     <t>#18 Joseph Allen - RB</t>
   </si>
   <si>
-    <t>#61 Buford Tatum - RG</t>
+    <t>#69 Buford Tatum - RG</t>
   </si>
   <si>
     <t>#87 Chad Kettle - TE</t>
   </si>
   <si>
     <t>#12 Kyle Sandberg - WR</t>
   </si>
   <si>
     <t>#89 James Fitzgerald - WR</t>
   </si>
   <si>
     <t>#79 Sergio Adams - LT</t>
   </si>
   <si>
     <t>#68 Daniel Zepeda - LG</t>
   </si>
   <si>
     <t>#74 Johnny Gardner - RT</t>
   </si>
   <si>
     <t>#71 Adam Lowery - RG</t>
   </si>
   <si>
     <t>#61 Richard Mills - RT</t>
   </si>
@@ -638,51 +638,51 @@
   <si>
     <t>#99 Wilbur Menendez - WLB</t>
   </si>
   <si>
     <t>#27 Seth Denzer - CB</t>
   </si>
   <si>
     <t>#24 Hector Burnett - CB</t>
   </si>
   <si>
     <t>9:14</t>
   </si>
   <si>
     <t>TBB 8</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>Dime Normal Man Cover 1</t>
   </si>
   <si>
     <t>2-8-TBB 8 (9:13) 18-Joseph Allen ran to TBB 20 for 12 yards. Tackle by 27-Seth Denzer. CIN 41-Gene Warrior was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#81 James Snow - WR</t>
+    <t>#82 James Snow - WR</t>
   </si>
   <si>
     <t>#48 Calvin Brown - CB</t>
   </si>
   <si>
     <t>8:37</t>
   </si>
   <si>
     <t>TBB 20</t>
   </si>
   <si>
     <t>Strong I Big WR Quick In</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-TBB 20 (8:36) (Hot Read) 10-Gregory Rodgers pass Pass knocked down by 96-Barry Thornton. incomplete, intended for 61-Buford Tatum. Pressure by 56-David Richardson.</t>
   </si>
   <si>
     <t>#15 Michael Steinhauer - RB</t>
   </si>
   <si>
     <t>8:32</t>
   </si>