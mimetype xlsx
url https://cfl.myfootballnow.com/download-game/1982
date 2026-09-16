--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -416,51 +416,51 @@
   <si>
     <t>#47 Andrew Hicklin - CB</t>
   </si>
   <si>
     <t>#20 Billy Nash - SS</t>
   </si>
   <si>
     <t>#29 Luis McFarland - FS</t>
   </si>
   <si>
     <t>14:26</t>
   </si>
   <si>
     <t>CIN 22</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>2-13-CIN 22 (14:25) 19-Michael Becraft pass Pass knocked down by 47-Andrew Hicklin. incomplete, intended for 82-Toby Garcia. PENALTY - Pass Interference (TBB 47-Andrew Hicklin)</t>
   </si>
   <si>
     <t>#34 Gary Smith - RB</t>
   </si>
   <si>
-    <t>#29 Rafael Nam - FB</t>
+    <t>#36 Rafael Nam - FB</t>
   </si>
   <si>
     <t>#95 Roy Martin - MLB</t>
   </si>
   <si>
     <t>#45 Richard Henry - CB</t>
   </si>
   <si>
     <t>14:21</t>
   </si>
   <si>
     <t>CIN 28</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>1-10-CIN 28 (14:22) 22-James Jones ran to CIN 29 for 1 yards. 22-James Jones FUMBLES (58-Rocco Lindsey) recovered by CIN-54-Parker Manley at CIN 31. Tackle by 45-Richard Henry.</t>
   </si>
   <si>
     <t>#98 Charles Wyatt - RDE</t>
   </si>
   <si>
     <t>#91 James Folsom - WLB</t>
   </si>
@@ -605,63 +605,63 @@
   <si>
     <t>#12 Kyle Sandberg - WR</t>
   </si>
   <si>
     <t>#89 James Fitzgerald - WR</t>
   </si>
   <si>
     <t>#79 Sergio Adams - LT</t>
   </si>
   <si>
     <t>#68 Daniel Zepeda - LG</t>
   </si>
   <si>
     <t>#74 Johnny Gardner - RT</t>
   </si>
   <si>
     <t>#71 Adam Lowery - RG</t>
   </si>
   <si>
     <t>#61 Richard Mills - RT</t>
   </si>
   <si>
     <t>#53 George Mendez - LDE</t>
   </si>
   <si>
-    <t>#72 Floyd Hooker - DT</t>
+    <t>#53 Floyd Hooker - DT</t>
   </si>
   <si>
     <t>#65 Donald Hall - RDE</t>
   </si>
   <si>
     <t>#96 Barry Thornton - SLB</t>
   </si>
   <si>
     <t>#99 Wilbur Menendez - WLB</t>
   </si>
   <si>
-    <t>#27 Seth Denzer - CB</t>
+    <t>#27 Seth Denzer - FS</t>
   </si>
   <si>
     <t>#24 Hector Burnett - CB</t>
   </si>
   <si>
     <t>9:14</t>
   </si>
   <si>
     <t>TBB 8</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>Dime Normal Man Cover 1</t>
   </si>
   <si>
     <t>2-8-TBB 8 (9:13) 18-Joseph Allen ran to TBB 20 for 12 yards. Tackle by 27-Seth Denzer. CIN 41-Gene Warrior was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#82 James Snow - WR</t>
   </si>
   <si>
     <t>#48 Calvin Brown - CB</t>
   </si>
@@ -689,51 +689,51 @@
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>2-10-TBB 20 (8:33) 10-Gregory Rodgers pass Pass knocked down by 24-Hector Burnett. incomplete, intended for 21-Clint Hunt.</t>
   </si>
   <si>
     <t>#21 Clint Hunt - RB</t>
   </si>
   <si>
     <t>#19 Norman McNeal - WR</t>
   </si>
   <si>
     <t>8:29</t>
   </si>
   <si>
     <t>3-10-TBB 20 (8:30) 10-Gregory Rodgers pass complete to 15-Michael Steinhauer to TBB 24 for 4 yards. Tackle by 24-Hector Burnett.</t>
   </si>
   <si>
     <t>#54 Leslie Crawford - MLB</t>
   </si>
   <si>
-    <t>#30 Leo Coulter - SS</t>
+    <t>#34 Leo Coulter - SS</t>
   </si>
   <si>
     <t>7:58</t>
   </si>
   <si>
     <t>TBB 24</t>
   </si>
   <si>
     <t>4-6-TBB 24 (7:57) 10-James Keane punts 48 yards to CIN 28. Fair Catch by 42-John Darden.</t>
   </si>
   <si>
     <t>#10 James Keane - P</t>
   </si>
   <si>
     <t>#76 Michael Tamplin - RT</t>
   </si>
   <si>
     <t>#81 Mark Shifflett - WR</t>
   </si>
   <si>
     <t>7:50</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
@@ -785,51 +785,51 @@
   <si>
     <t>5:45</t>
   </si>
   <si>
     <t>TBB 15</t>
   </si>
   <si>
     <t>2-9-TBB 15 (5:44) 10-Gregory Rodgers pass complete to 12-Kyle Sandberg to CIN 47 for 38 yards. Tackle by 36-Eugene Chisolm.</t>
   </si>
   <si>
     <t>5:03</t>
   </si>
   <si>
     <t>CIN 47</t>
   </si>
   <si>
     <t>Strong I Normal WR Post TE Out</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-CIN 47 (5:02) 10-Gregory Rodgers pass complete to 21-Clint Hunt to CIN 40 for 7 yards. Tackle by 41-Gene Warrior.</t>
   </si>
   <si>
-    <t>#86 Jonathan McKenzie - TE</t>
+    <t>#89 Jonathan McKenzie - TE</t>
   </si>
   <si>
     <t>4:28</t>
   </si>
   <si>
     <t>CIN 40</t>
   </si>
   <si>
     <t>2-3-CIN 40 (4:27) 10-Gregory Rodgers pass Pass knocked down by 24-Hector Burnett. incomplete, intended for 19-Norman McNeal.</t>
   </si>
   <si>
     <t>#68 Christopher Lindsey - C</t>
   </si>
   <si>
     <t>4:23</t>
   </si>
   <si>
     <t>I Formation Normal HB Draw</t>
   </si>
   <si>
     <t>3-3-CIN 40 (4:24) 21-Clint Hunt ran to CIN 39 for 2 yards. Tackle by 98-Gary Sandusky.</t>
   </si>
   <si>
     <t>3:45</t>
   </si>