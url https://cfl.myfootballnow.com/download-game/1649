--- v3 (2026-09-16)
+++ v4 (2026-10-31)
@@ -296,51 +296,51 @@
   <si>
     <t>TBB</t>
   </si>
   <si>
     <t>TBB 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 11-Matt Crowley kicks 75 yards from TBB 35 to TEN -10. Touchback.</t>
   </si>
   <si>
     <t>#43 Steven Sanders - RB</t>
   </si>
   <si>
     <t>#52 Daniel Hagerman - WLB</t>
   </si>
   <si>
     <t>#26 Jimmie Gonzales - SS</t>
   </si>
   <si>
-    <t>#49 Juan Soares - WLB</t>
+    <t>#49 Juan Soares - SLB</t>
   </si>
   <si>
     <t>#48 Andres Whiteaker - FS</t>
   </si>
   <si>
     <t>#20 William Hicks - CB</t>
   </si>
   <si>
     <t>#96 Morris Collett - SLB</t>
   </si>
   <si>
     <t>#25 Aaron Sheppard - SS</t>
   </si>
   <si>
     <t>#64 Alexander Blackmon - DT</t>
   </si>
   <si>
     <t>#84 Philip Watkins - WR</t>
   </si>
   <si>
     <t>#97 Stephen Caro - MLB</t>
   </si>
   <si>
     <t>#11 Matt Crowley - K</t>
   </si>
@@ -359,51 +359,51 @@
   <si>
     <t>1-10-TEN 25 (15:00) 33-Richard Cook ran to TEN 28 for 3 yards. Tackle by 52-William Vick.</t>
   </si>
   <si>
     <t>#10 William Downs - QB</t>
   </si>
   <si>
     <t>#33 Richard Cook - FB</t>
   </si>
   <si>
     <t>#17 Justin Chenier - WR</t>
   </si>
   <si>
     <t>#85 Alan Anderson - WR</t>
   </si>
   <si>
     <t>#85 Milton Mazzeo - WR</t>
   </si>
   <si>
     <t>#57 William Jones - LT</t>
   </si>
   <si>
     <t>#69 Fred Munsch - LT</t>
   </si>
   <si>
-    <t>#68 Willie McCoy - C</t>
+    <t>#68 Willie McCoy - LT</t>
   </si>
   <si>
     <t>#78 Leon Rauch - RT</t>
   </si>
   <si>
     <t>#65 James Edgar - RT</t>
   </si>
   <si>
     <t>#94 Jackie Long - RDE</t>
   </si>
   <si>
     <t>#67 David Sill - DT</t>
   </si>
   <si>
     <t>#93 Bruno Brunson - LDE</t>
   </si>
   <si>
     <t>#58 Rocco Lindsey - MLB</t>
   </si>
   <si>
     <t>#54 Damien Hornbuckle - MLB</t>
   </si>
   <si>
     <t>#97 William Swindell - MLB</t>
   </si>
@@ -449,51 +449,51 @@
   <si>
     <t>13:41</t>
   </si>
   <si>
     <t>TBB 46</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>1-10-TBB 46 (13:40) 10-William Downs pass complete to 16-David Debnam to TBB 43 for 3 yards. Tackle by 54-Damien Hornbuckle.</t>
   </si>
   <si>
     <t>#16 David Debnam - RB</t>
   </si>
   <si>
     <t>#88 Arthur Koehler - WR</t>
   </si>
   <si>
     <t>#79 Earl Dillard - C</t>
   </si>
   <si>
     <t>#99 Terry Stout - LDE</t>
   </si>
   <si>
-    <t>#98 Charles Wyatt - RDE</t>
+    <t>#98 Charles Wyatt - LDE</t>
   </si>
   <si>
     <t>#91 James Folsom - WLB</t>
   </si>
   <si>
     <t>#39 Theodore Manzer - CB</t>
   </si>
   <si>
     <t>#13 Eddie McElvain - CB</t>
   </si>
   <si>
     <t>#25 Craig Rodriguez - CB</t>
   </si>
   <si>
     <t>12:59</t>
   </si>
   <si>
     <t>TBB 43</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
@@ -551,51 +551,51 @@
   <si>
     <t>12:05</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-10-TBB 36 (12:06) 18-Terry Langston 53 yard field goal is GOOD. TBB 98-Charles Wyatt was injured on the play. He looks like he should be able to return. TBB 0 TEN 3</t>
   </si>
   <si>
     <t>#13 Robert Madrid - QB</t>
   </si>
   <si>
     <t>#18 Terry Langston - K</t>
   </si>
   <si>
     <t>#78 Anthony Goforth - RT</t>
   </si>
   <si>
     <t>#53 Samuel Anderson - LG</t>
   </si>
   <si>
-    <t>#62 Herman Perryman - RG</t>
+    <t>#62 Herman Perryman - LT</t>
   </si>
   <si>
     <t>#59 Stephen Vanderpool - LDE</t>
   </si>
   <si>
     <t>12:01</t>
   </si>
   <si>
     <t>TEN 35</t>
   </si>
   <si>
     <t>(12:02) 18-Terry Langston kicks 74 yards from TEN 35 to TBB -9. Touchback.</t>
   </si>
   <si>
     <t>#21 John Pitre - RB</t>
   </si>
   <si>
     <t>#81 Mark Shifflett - WR</t>
   </si>
   <si>
     <t>#83 Jed Robinson - WR</t>
   </si>
   <si>
     <t>TBB 25</t>
   </si>
@@ -605,99 +605,99 @@
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>1-10-TBB 25 (12:02) 10-Gregory Rodgers pass Pass knocked down by 20-William Hicks. incomplete, intended for 81-Chad Kettle.</t>
   </si>
   <si>
     <t>#16 Gregory Rodgers - QB</t>
   </si>
   <si>
     <t>#18 Joseph Allen - RB</t>
   </si>
   <si>
     <t>#69 Buford Tatum - RG</t>
   </si>
   <si>
     <t>#87 Chad Kettle - TE</t>
   </si>
   <si>
     <t>#12 Kyle Sandberg - WR</t>
   </si>
   <si>
     <t>#89 James Fitzgerald - WR</t>
   </si>
   <si>
-    <t>#79 Sergio Adams - LT</t>
-[...2 lines deleted...]
-    <t>#68 Daniel Zepeda - LG</t>
+    <t>#78 Sergio Adams - LT</t>
+  </si>
+  <si>
+    <t>#58 Daniel Zepeda - LG</t>
   </si>
   <si>
     <t>#51 Dennis Hogue - C</t>
   </si>
   <si>
     <t>#71 Adam Lowery - RG</t>
   </si>
   <si>
-    <t>#61 Richard Mills - RT</t>
+    <t>#75 Richard Mills - RT</t>
   </si>
   <si>
     <t>#51 Marvin Gardner - RDE</t>
   </si>
   <si>
     <t>#67 Benjamin Delrosario - DT</t>
   </si>
   <si>
     <t>#61 Steven Singleton - DT</t>
   </si>
   <si>
     <t>#91 Fred Gregg - LDE</t>
   </si>
   <si>
     <t>#29 Sammy Amador - FS</t>
   </si>
   <si>
     <t>#95 Craig Zimmerman - SS</t>
   </si>
   <si>
-    <t>#34 Corey Erwin - CB</t>
+    <t>#20 Corey Erwin - CB</t>
   </si>
   <si>
     <t>11:58</t>
   </si>
   <si>
     <t>Strong I Big WR Quick In</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>2-10-TBB 25 (11:59) 10-Gregory Rodgers pass complete to 89-James Fitzgerald to TBB 37 for 12 yards. Tackle by 93-Thomas Price.</t>
   </si>
   <si>
-    <t>#93 Thomas Price - SLB</t>
+    <t>#93 Thomas Price - LDE</t>
   </si>
   <si>
     <t>11:18</t>
   </si>
   <si>
     <t>TBB 37</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>1-10-TBB 37 (11:17) 9-Arthur Sweat ran to TBB 41 for 4 yards. Tackle by 96-Morris Collett.</t>
   </si>
   <si>
     <t>#9 Arthur Sweat - RB</t>
   </si>
   <si>
     <t>#82 James Snow - WR</t>
   </si>
   <si>
     <t>#19 Norman McNeal - WR</t>
   </si>
   <si>
     <t>#53 Nathan Cobb - MLB</t>
   </si>