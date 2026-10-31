--- v4 (2026-09-16)
+++ v5 (2026-10-31)
@@ -314,96 +314,96 @@
   <si>
     <t>#24 Randy Lokey - CB</t>
   </si>
   <si>
     <t>#39 Theodore Manzer - CB</t>
   </si>
   <si>
     <t>#95 Roy Martin - MLB</t>
   </si>
   <si>
     <t>#56 Ignacio Stephenson - SLB</t>
   </si>
   <si>
     <t>#33 Frank Truett - SS</t>
   </si>
   <si>
     <t>#29 Luis McFarland - FS</t>
   </si>
   <si>
     <t>#34 James Tingley - FS</t>
   </si>
   <si>
     <t>#91 James Folsom - WLB</t>
   </si>
   <si>
-    <t>#98 Charles Wyatt - RDE</t>
+    <t>#98 Charles Wyatt - LDE</t>
   </si>
   <si>
     <t>#97 William Swindell - MLB</t>
   </si>
   <si>
     <t>#4 John Kerr - K</t>
   </si>
   <si>
     <t>TBB</t>
   </si>
   <si>
     <t>TBB 25</t>
   </si>
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-TBB 25 (15:00) 10-Gregory Rodgers pass complete to 81-James Snow to BUF 49 for 26 yards. Tackle by 32-Daniel Johnson.</t>
   </si>
   <si>
     <t>#16 Gregory Rodgers - QB</t>
   </si>
   <si>
     <t>#18 Joseph Allen - RB</t>
   </si>
   <si>
     <t>#9 Arthur Sweat - RB</t>
   </si>
   <si>
     <t>#87 Chad Kettle - TE</t>
   </si>
   <si>
     <t>#89 James Fitzgerald - WR</t>
   </si>
   <si>
     <t>#82 James Snow - WR</t>
   </si>
   <si>
-    <t>#79 Sergio Adams - LT</t>
-[...2 lines deleted...]
-    <t>#68 Daniel Zepeda - LG</t>
+    <t>#78 Sergio Adams - LT</t>
+  </si>
+  <si>
+    <t>#58 Daniel Zepeda - LG</t>
   </si>
   <si>
     <t>#74 Johnny Gardner - RT</t>
   </si>
   <si>
     <t>#71 Adam Lowery - RG</t>
   </si>
   <si>
     <t>#60 Colin Sullivan - RT</t>
   </si>
   <si>
     <t>#62 Joseph Herd - LDE</t>
   </si>
   <si>
     <t>#99 Eddie Carr - DT</t>
   </si>
   <si>
     <t>#74 Steven Williams - DT</t>
   </si>
   <si>
     <t>#66 Adam Crespo - RDE</t>
   </si>
   <si>
     <t>#59 Gregory Verret - SLB</t>
   </si>
@@ -563,51 +563,51 @@
   <si>
     <t>#80 John Pitts - WR</t>
   </si>
   <si>
     <t>#84 John Ferrari - WR</t>
   </si>
   <si>
     <t>#77 Craig Mains - LT</t>
   </si>
   <si>
     <t>#67 Eugene Young - LG</t>
   </si>
   <si>
     <t>#70 Austin Shepard - C</t>
   </si>
   <si>
     <t>#56 Don Riggs - RG</t>
   </si>
   <si>
     <t>#54 Victor Catalano - RT</t>
   </si>
   <si>
     <t>#93 Bruno Brunson - LDE</t>
   </si>
   <si>
-    <t>#90 Dave Lance - DT</t>
+    <t>#93 Dave Lance - DT</t>
   </si>
   <si>
     <t>#58 Rocco Lindsey - MLB</t>
   </si>
   <si>
     <t>#52 William Vick - WLB</t>
   </si>
   <si>
     <t>#47 Andrew Hicklin - CB</t>
   </si>
   <si>
     <t>#20 Billy Nash - SS</t>
   </si>
   <si>
     <t>#28 Robert Leclair - CB</t>
   </si>
   <si>
     <t>12:50</t>
   </si>
   <si>
     <t>BUF 42</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>